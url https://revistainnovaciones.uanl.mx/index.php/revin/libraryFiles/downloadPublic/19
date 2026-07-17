--- v0 (2025-11-15)
+++ v1 (2026-07-17)
@@ -7,580 +7,320 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="493B5B73" w14:textId="56D162BA" w:rsidR="001936FF" w:rsidRPr="00E9414A" w:rsidRDefault="00CF6E06" w:rsidP="00E9414A">
       <w:pPr>
         <w:pStyle w:val="INTitulopaper"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6E06">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Título en español </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>arial narrow 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6C9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001936FF" w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en inglés </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 14</w:t>
+        <w:t>arial narrow 14</w:t>
       </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...75 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
       <w:r w:rsidR="001936FF" w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05301470" w14:textId="1885C44D" w:rsidR="001936FF" w:rsidRPr="001936FF" w:rsidRDefault="00CF6E06" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de los autores </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9414A">
+        <w:t>arial narrow 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7780E" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9414A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>narrow</w:t>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="208CAF02" w14:textId="05E8BE83" w:rsidR="001936FF" w:rsidRPr="001936FF" w:rsidRDefault="00CF6E06" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Institución de adscripción </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9414A">
+        <w:t>arial narrow 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56680DFC" w14:textId="1D3D5CD7" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="00CF6E06" w:rsidP="00B75BBC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico de los </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">autores </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9414A">
+        <w:t>autores arial narrow 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9414A">
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 10</w:t>
+    </w:p>
+    <w:p w14:paraId="5FDADA50" w14:textId="561F74CD" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
+      <w:pPr>
+        <w:pStyle w:val="INResumen"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6C9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06" w:rsidRPr="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Abstract en inglés máximo 250 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06" w:rsidRPr="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 10</w:t>
       </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...126 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC61755" w14:textId="0FD0CE5E" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="00CF6E06" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
@@ -596,164 +336,102 @@
         <w:t xml:space="preserve">: cinco códigos JEL consultar en </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E9414A" w:rsidRPr="00334B33">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.aeaweb.org/econlit/jelCodes.php?view=jel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">arrial </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>arrial narrow 10 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FED8084" w14:textId="5889A338" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
+      <w:pPr>
+        <w:pStyle w:val="INResumen"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6C9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen en español máximo 2050 palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06" w:rsidRPr="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 10</w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...107 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697A5CAC" w14:textId="5E34D747" w:rsidR="001936FF" w:rsidRPr="00E9414A" w:rsidRDefault="001936FF" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -764,373 +442,222 @@
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF6E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cinco palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>arial narrow 10 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1642171E" w14:textId="55E319AC" w:rsidR="001936FF" w:rsidRPr="001936FF" w:rsidRDefault="001936FF" w:rsidP="00E9414A">
+      <w:pPr>
+        <w:pStyle w:val="INCaptulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 12 pts negrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B52114C" w14:textId="0A479F7C" w:rsidR="001936FF" w:rsidRPr="00E9414A" w:rsidRDefault="001936FF" w:rsidP="00E9414A">
+      <w:pPr>
+        <w:pStyle w:val="INPrrafoconsangra"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>La relación d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>el Producto Interno Bruto (PIB)…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 12 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158EF423" w14:textId="33AD6C79" w:rsidR="001936FF" w:rsidRPr="00364DB9" w:rsidRDefault="001936FF" w:rsidP="00E9414A">
+      <w:pPr>
+        <w:pStyle w:val="INCaptulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Marco teórico</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>arial narrow 12 pts negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7075C2" w14:textId="253AA9EC" w:rsidR="001936FF" w:rsidRPr="00364DB9" w:rsidRDefault="00CF6E06" w:rsidP="00E9414A">
+      <w:pPr>
+        <w:pStyle w:val="INSubcaptulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Subtítulos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>arial narrow itálica 12 pts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A" w:rsidRPr="00364DB9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED85E56" w14:textId="21A69C88" w:rsidR="001936FF" w:rsidRPr="00E9414A" w:rsidRDefault="001936FF" w:rsidP="00E9414A">
+      <w:pPr>
+        <w:pStyle w:val="INPrrafoconsangra"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>El Producto Interno Bruto</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PIB)…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...298 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 12 pts</w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3046"/>
         <w:gridCol w:w="3758"/>
       </w:tblGrid>
       <w:tr w:rsidR="001936FF" w:rsidRPr="001936FF" w14:paraId="04F15832" w14:textId="77777777" w:rsidTr="00CF6E06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DA7E541" w14:textId="77777777" w:rsidR="001936FF" w:rsidRPr="00B7780E" w:rsidRDefault="001936FF" w:rsidP="009E7873">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
@@ -1205,207 +732,116 @@
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F50383" w14:textId="1B027EB1" w:rsidR="001936FF" w:rsidRPr="00E9414A" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
       <w:pPr>
         <w:pStyle w:val="INCaptulo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>arial narrow 12 pts negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4794AA2E" w14:textId="503B53C1" w:rsidR="001936FF" w:rsidRDefault="002E295D" w:rsidP="00B75BBC">
+      <w:pPr>
+        <w:pStyle w:val="INTitTabla"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Tabla 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001936FF" w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Ejemplo de tabla</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9414A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>arial narrow 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75BBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>narrow</w:t>
-[...133 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pts italica</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E295D" w:rsidRPr="002E295D" w14:paraId="6174CC79" w14:textId="77777777" w:rsidTr="001C185B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -1677,188 +1113,135 @@
         <w:pStyle w:val="INPieFigurayTabla"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidR="002E295D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>: Distribución a lo largo de la página sin pasar los bordes del texto</w:t>
       </w:r>
       <w:r w:rsidR="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E9414A" w:rsidRPr="00E9414A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>arial narrow 8 pts</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43E96E90" w14:textId="0F0904B5" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="00E9414A" w:rsidP="00B75BBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4372AF" w14:textId="57340A32" w:rsidR="001936FF" w:rsidRPr="001936FF" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
       <w:pPr>
         <w:pStyle w:val="INTitTabla"/>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gráfico</w:t>
       </w:r>
       <w:r w:rsidRPr="001936FF">
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidR="002E295D">
         <w:t>Ejemplo de gráfico</w:t>
       </w:r>
       <w:r w:rsidR="00B75BBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B75BBC" w:rsidRPr="003C1A51">
-        <w:t>arial</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> itálica</w:t>
+        <w:t>arial narrow 11 pts itálica</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00B75BBC" w:rsidRPr="003C1A51">
+      <w:r w:rsidR="00B75BBC" w:rsidRPr="001936FF">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F93A4C0" w14:textId="77777777" w:rsidR="001936FF" w:rsidRPr="001936FF" w:rsidRDefault="001936FF" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11C04738" wp14:editId="1E1DAB03">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11C04738" wp14:editId="5F8924DD">
             <wp:extent cx="3194462" cy="1883576"/>
             <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
             <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1880,203 +1263,130 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB66FB2" w14:textId="0277F789" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
       <w:pPr>
         <w:pStyle w:val="INPieFigurayTabla"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="001936FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="001936FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E295D">
         <w:t>Distribución a lo largo de la página sin pasar los bordes del texto</w:t>
       </w:r>
       <w:r w:rsidR="00B75BBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B75BBC" w:rsidRPr="00B75BBC">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>arial narrow 8 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5952C4C6" w14:textId="312AEA3F" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
+      <w:pPr>
+        <w:pStyle w:val="INCaptulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001936FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75BBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B75BBC" w:rsidRPr="00B75BBC">
         <w:rPr>
-          <w:highlight w:val="yellow"/>
-[...29 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> negrita</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>arial narrow 12 pts negrita</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459F82FC" w14:textId="5FE6B7ED" w:rsidR="001936FF" w:rsidRPr="00B75BBC" w:rsidRDefault="001936FF" w:rsidP="00B75BBC">
       <w:pPr>
         <w:pStyle w:val="INPrrafoconsangra"/>
       </w:pPr>
       <w:r w:rsidRPr="001936FF">
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:r w:rsidR="002E295D">
         <w:t>trabajo tiene una investigación…</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B75BBC" w:rsidRPr="00B75BBC">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>arial</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="6968B521" w14:textId="5669515F" w:rsidR="002E295D" w:rsidRPr="00B75BBC" w:rsidRDefault="002E295D" w:rsidP="00B75BBC">
+        <w:t>arial narrow 12 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CBD044" w14:textId="5ED67E77" w:rsidR="00B85FDF" w:rsidRDefault="00B85FDF" w:rsidP="00B85FDF">
+      <w:pPr>
+        <w:pStyle w:val="INCaptulo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Declaración de contribución de autores y colaboradores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596CA4E1" w14:textId="6FE36035" w:rsidR="00B85FDF" w:rsidRPr="00B85FDF" w:rsidRDefault="00B85FDF" w:rsidP="00B85FDF">
+      <w:pPr>
+        <w:pStyle w:val="INPrrafosinsangra"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Declarar en esta sección la contribución de cada uno de los autores de acuerdo a la taxonomía CRediT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6968B521" w14:textId="4DB5EE31" w:rsidR="002E295D" w:rsidRPr="00B75BBC" w:rsidRDefault="002E295D" w:rsidP="00B75BBC">
       <w:pPr>
         <w:pStyle w:val="INCaptulo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522D8FE8" w14:textId="40D6FC42" w:rsidR="002E295D" w:rsidRDefault="002E295D" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A51">
@@ -2100,154 +1410,114 @@
       <w:r w:rsidRPr="003C1A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, sangría francesa</w:t>
       </w:r>
       <w:r w:rsidR="003C1A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1cm</w:t>
       </w:r>
       <w:r w:rsidRPr="003C1A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 10,</w:t>
+        <w:t>, arial narrow 10,</w:t>
       </w:r>
       <w:r w:rsidR="003C1A51" w:rsidRPr="003C1A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> espaciado sencillo 0,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C1A51">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordenadas alfabéticamente (A-Z).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F694B8" w14:textId="77777777" w:rsidR="00B03E2A" w:rsidRPr="00B03E2A" w:rsidRDefault="00B03E2A" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deberá registrarse en la revista como autor y hacer el envío a través de la página:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B41DB9" w14:textId="77777777" w:rsidR="00B03E2A" w:rsidRDefault="00000000" w:rsidP="009E7873">
+    <w:p w14:paraId="66B41DB9" w14:textId="77777777" w:rsidR="00B03E2A" w:rsidRDefault="00B03E2A" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00B03E2A" w:rsidRPr="00B03E2A">
+        <w:r w:rsidRPr="00B03E2A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://revistainnovaciones.uanl.mx/index.php/revin/user/register</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26E53BF8" w14:textId="77777777" w:rsidR="00B03E2A" w:rsidRDefault="00B03E2A" w:rsidP="009E7873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41719E37" w14:textId="77777777" w:rsidR="00B03E2A" w:rsidRPr="00B03E2A" w:rsidRDefault="00B03E2A" w:rsidP="009E7873">
       <w:pPr>
@@ -2360,51 +1630,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BBE1E8" w14:textId="03454162" w:rsidR="00364DB9" w:rsidRDefault="00364DB9" w:rsidP="00364DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DFCAA6" wp14:editId="7D4368F0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DFCAA6" wp14:editId="16BCAEC3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>259715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4320540" cy="410845"/>
             <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="135576980" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
@@ -2460,51 +1730,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D6D1D36" w14:textId="77777777" w:rsidR="00364DB9" w:rsidRDefault="00364DB9" w:rsidP="00364DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0686E6" w14:textId="72575465" w:rsidR="00364DB9" w:rsidRDefault="00364DB9" w:rsidP="00364DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="056E32C7" wp14:editId="40D2CEE1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="056E32C7" wp14:editId="40D2CEE1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>287020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4320540" cy="4466590"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1655475612" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
@@ -2562,51 +1832,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5946BD96" w14:textId="3D479395" w:rsidR="00364DB9" w:rsidRDefault="00364DB9" w:rsidP="00364DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F9EA20E" wp14:editId="45DCA8E1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F9EA20E" wp14:editId="45DCA8E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-23495</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>379730</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4320540" cy="4443095"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1266824517" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
@@ -2658,372 +1928,283 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F72AF9" w:rsidRPr="001C185B" w:rsidSect="00941498">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="9072" w:h="13098" w:code="1"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1361" w:left="1134" w:header="340" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Autor" w:initials="A">
     <w:p w14:paraId="3726E9E5" w14:textId="77777777" w:rsidR="00B75BBC" w:rsidRDefault="00B75BBC" w:rsidP="00324906">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Los gráficos deberán ser editables, no en formato imagen. De lo contario, al ser una imagen, deberá tener una resolución mínima de 300 pp.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3726E9E5" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3726E9E5" w16cid:durableId="29870937"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="743BAF41" w14:textId="77777777" w:rsidR="00941498" w:rsidRDefault="00941498" w:rsidP="00FB6C9F">
+    <w:p w14:paraId="75015A41" w14:textId="77777777" w:rsidR="002959CD" w:rsidRDefault="002959CD" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="352AA381" w14:textId="77777777" w:rsidR="00941498" w:rsidRDefault="00941498" w:rsidP="00FB6C9F">
+    <w:p w14:paraId="51E545F3" w14:textId="77777777" w:rsidR="002959CD" w:rsidRDefault="002959CD" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:altName w:val="Arial Narrow"/>
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CA32134" w14:textId="77777777" w:rsidR="00941498" w:rsidRDefault="00941498" w:rsidP="00FB6C9F">
+    <w:p w14:paraId="5D194AD3" w14:textId="77777777" w:rsidR="002959CD" w:rsidRDefault="002959CD" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AD7471A" w14:textId="77777777" w:rsidR="00941498" w:rsidRDefault="00941498" w:rsidP="00FB6C9F">
+    <w:p w14:paraId="11CD6055" w14:textId="77777777" w:rsidR="002959CD" w:rsidRDefault="002959CD" w:rsidP="00FB6C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="386F4637" w14:textId="6F217E91" w:rsidR="003C1A51" w:rsidRPr="003C1A51" w:rsidRDefault="003C1A51" w:rsidP="003C1A51">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">En las hojas </w:t>
     </w:r>
     <w:r w:rsidR="00A047CB">
       <w:t>PAR</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> se deberá poner el nombre del autor como el siguiente ejemplo: </w:t>
     </w:r>
     <w:r w:rsidRPr="003C1A51">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:highlight w:val="cyan"/>
       </w:rPr>
       <w:t>Apellido paterno-Apellido materno, Inicial1., Inicial2.</w:t>
     </w:r>
     <w:r w:rsidRPr="003C1A51">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003C1A51">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t xml:space="preserve">Arial </w:t>
-[...27 lines deleted...]
-      <w:t xml:space="preserve"> negrit</w:t>
+      <w:t>Arial narrow 12 pts negrit</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
     <w:r w:rsidRPr="003C1A51">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, centrado</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4DAE97" w14:textId="50AD0532" w:rsidR="00F72AF9" w:rsidRPr="00F72AF9" w:rsidRDefault="00F72AF9" w:rsidP="00F72AF9">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">En las hojas impar va el titulillo </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F72AF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>arial</w:t>
-[...59 lines deleted...]
-      <w:t xml:space="preserve"> negrita, centrado</w:t>
+      <w:t>arial narrow 12 pts negrita, centrado</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12671FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63004FBE"/>
     <w:lvl w:ilvl="0" w:tplc="8370DCC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3168,136 +2349,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1271668590">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="148181491">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="240"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001936FF"/>
+    <w:rsid w:val="000364D9"/>
     <w:rsid w:val="001936FF"/>
     <w:rsid w:val="001C185B"/>
     <w:rsid w:val="001F1DCE"/>
+    <w:rsid w:val="002959CD"/>
     <w:rsid w:val="002E295D"/>
     <w:rsid w:val="0032401D"/>
     <w:rsid w:val="00364DB9"/>
     <w:rsid w:val="00373B74"/>
     <w:rsid w:val="003C1A51"/>
     <w:rsid w:val="00437933"/>
     <w:rsid w:val="00446EA2"/>
     <w:rsid w:val="004E3B53"/>
     <w:rsid w:val="00941498"/>
     <w:rsid w:val="009B24F3"/>
     <w:rsid w:val="009E7873"/>
     <w:rsid w:val="00A047CB"/>
     <w:rsid w:val="00B03E2A"/>
     <w:rsid w:val="00B75BBC"/>
     <w:rsid w:val="00B7780E"/>
+    <w:rsid w:val="00B85FDF"/>
     <w:rsid w:val="00C00383"/>
     <w:rsid w:val="00C27E0D"/>
     <w:rsid w:val="00CF6E06"/>
     <w:rsid w:val="00E9414A"/>
     <w:rsid w:val="00EB7AEB"/>
     <w:rsid w:val="00F72AF9"/>
     <w:rsid w:val="00FB6C9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49EA690F"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3659,51 +2843,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E9414A"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innovaciones">
     <w:name w:val="Innovaciones"/>
@@ -4051,51 +3234,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B75BBC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103624090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/econlit/jelCodes.php?view=jel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistainnovaciones.uanl.mx/index.php/revin/user/register" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4356,72 +3539,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A151D34-3312-4DA5-A3C2-77B207DD7AE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1965</Characters>
+  <Pages>5</Pages>
+  <Words>381</Words>
+  <Characters>2097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2318</CharactersWithSpaces>
+  <CharactersWithSpaces>2474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>